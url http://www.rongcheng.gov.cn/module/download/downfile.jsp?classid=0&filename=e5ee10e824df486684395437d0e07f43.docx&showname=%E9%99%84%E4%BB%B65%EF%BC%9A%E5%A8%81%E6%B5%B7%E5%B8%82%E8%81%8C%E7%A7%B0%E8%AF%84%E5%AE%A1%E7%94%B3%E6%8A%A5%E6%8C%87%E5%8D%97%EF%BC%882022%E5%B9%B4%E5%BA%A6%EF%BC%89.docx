--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1,37 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="1200" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
@@ -2284,91 +2289,93 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>4.职称申报评审系列及层级名称</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="8"/>
+        <w:tblStyle w:val="12"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="812" w:tblpY="600"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10256" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1816"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="1496"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="600" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10256" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -2406,50 +2413,52 @@
                 <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>职称申报系列及层级名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -2583,50 +2592,51 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>各层级职称名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -2806,415 +2816,1395 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>初级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>中小学教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级教师</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>中小学教师</w:t>
+              <w:t>中等职业学校教师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级教师</w:t>
+              <w:t>正高级讲师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级教师</w:t>
+              <w:t>高级讲师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>一级教师</w:t>
+              <w:t>讲师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>二级教师</w:t>
+              <w:t>助理讲师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>三级教师</w:t>
-            </w:r>
+              <w:t>正高级实习指导教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级实习指导教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级实习指导教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级实习指导教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级实习指导教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高等学校教师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>教授</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副教授</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>讲师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助教</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3225,98 +4215,98 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>中等职业学校教师</w:t>
+              <w:t>技工学校教师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
@@ -3504,50 +4494,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3818,150 +4809,153 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>三级实习指导教师</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高等学校教师</w:t>
+              <w:t>党校教师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
@@ -4149,153 +5143,116 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -4482,2337 +5439,3947 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...55 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级实习指导教师</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级实习指导教师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>实验技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>一级实习指导教师</w:t>
+              <w:t>正高级实验师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>二级实习指导教师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:t>高级实验师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>三级实习指导教师</w:t>
+              <w:t>实验师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理实验师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>实验员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>党校教师</w:t>
+              <w:t>自然科学研究</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>教授</w:t>
+              <w:t>研究员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副教授</w:t>
+              <w:t>副研究员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>讲师</w:t>
+              <w:t>助理研究员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助教</w:t>
+              <w:t>研究实习员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...55 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级讲师</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级讲师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>社会科学研究</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>讲师</w:t>
+              <w:t>研究员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理讲师</w:t>
+              <w:t>副研究员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理研究员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>研究实习员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>实验技术</w:t>
+              <w:t>经济</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级实验师</w:t>
+              <w:t>正高级经济师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级实验师</w:t>
+              <w:t>高级经济师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>实验师</w:t>
+              <w:t>经济师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理实验师</w:t>
+              <w:t>助理经济师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级人力资源管理师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>自然科学研究</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级人力资源管理师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>研究员</w:t>
+              <w:t>人力资源管理师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副研究员</w:t>
-[...93 lines deleted...]
-              <w:t>研究实习员</w:t>
+              <w:t>助理人力资源管理师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级知识产权师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>社会科学研究</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级知识产权师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>研究员</w:t>
+              <w:t>知识产权师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副研究员</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>助理知识产权师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理研究员</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>研究实习员</w:t>
+              <w:t>会计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级会计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级会计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>会计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理会计师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>统计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级统计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级统计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>统计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理统计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>审计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级审计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级审计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>审计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理审计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>农业技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级农艺师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级农艺师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>农艺师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理农艺师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>农业技术员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级畜牧师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级畜牧师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>畜牧师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理畜牧师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>农业技术员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级兽医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>经济</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级兽医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级经济师</w:t>
+              <w:t>兽医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级经济师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>助理兽医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>经济师</w:t>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:t>农业技术员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6879,235 +9446,531 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级人力资源管理师</w:t>
+              <w:t>农业技术推广研究员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级人力资源管理师</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>人力资源管理师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>药品技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理人力资源管理师</w:t>
+              <w:t>主任药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副主任药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主管药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>药师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>药士</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7174,1875 +10037,2846 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级知识产权师</w:t>
+              <w:t>主任中药师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级知识产权师</w:t>
+              <w:t>副主任中药师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>知识产权师</w:t>
+              <w:t>主管中药师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理知识产权师</w:t>
+              <w:t>中药师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>中药士</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>会计</w:t>
+              <w:t>卫生技术</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级会计师</w:t>
+              <w:t>主任医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级会计师</w:t>
+              <w:t>副主任医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>会计师</w:t>
+              <w:t>主管医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理会计师</w:t>
+              <w:t>医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>医士</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>主任护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>统计</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>副主任护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级统计师</w:t>
+              <w:t>主管护师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级统计师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>统计师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>护士</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理统计师</w:t>
+              <w:t>主任药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副主任药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主管药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>药师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>药士</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主任技师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副主任技师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主管技师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>技师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>技士</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>法医技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主任法医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副主任法医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主检法医师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>法医师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>审计</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级审计师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>体育专业人员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级审计师</w:t>
+              <w:t>国家级教练</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>审计师</w:t>
+              <w:t>高级教练</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理审计师</w:t>
+              <w:t>中级教练</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>初级教练</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级运动防护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>农业技术</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级运动防护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级农艺师</w:t>
+              <w:t>中级运动防护师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级农艺师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>初级运动防护师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...122 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...55 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级畜牧师</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级畜牧师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>新闻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>畜牧师</w:t>
+              <w:t>高级记者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理畜牧师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:t>主任记者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>农业技术员</w:t>
-            </w:r>
+              <w:t>记者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理记者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9109,844 +12943,3883 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级兽医师</w:t>
+              <w:t>高级编辑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级兽医师</w:t>
+              <w:t>主任编辑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>兽医师</w:t>
+              <w:t>编辑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理兽医师</w:t>
+              <w:t>助理编辑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>农业技术员</w:t>
-            </w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>播音</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>播音指导</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>主任播音员主持人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级播音员主持人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级播音员主持人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>翻译</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>译审</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级翻译</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级翻译</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级翻译</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>出版</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>编审</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副编审</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>编辑</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理编辑</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>档案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>管理员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文学创作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文学创作一级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文学创作二级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文学创作三级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文学创作四级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>工艺美术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级工艺美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级工艺美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>工艺美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理工艺美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>工艺美术员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>图书资料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>文物博物</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>群众文化</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>副研究馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理馆员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...55 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>农业技术推广研究员</w:t>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>艺术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级演员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级演员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级演员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级演员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>一级演奏员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>药品技术</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>二级演奏员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任药师</w:t>
+              <w:t>三级演奏员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任药师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>四级演奏员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...122 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10013,606 +16886,532 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任中药师</w:t>
+              <w:t>一级编剧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任中药师</w:t>
+              <w:t>二级编剧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主管中药师</w:t>
+              <w:t>三级编剧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>中药师</w:t>
+              <w:t>四级编剧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>一级导演（编导）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>卫生技术</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>二级导演（编导）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任医师</w:t>
+              <w:t>三级导演（编导）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任医师</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>四级导演（编导）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...122 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10679,254 +17478,236 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任护师</w:t>
+              <w:t>一级指挥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任护师</w:t>
+              <w:t>二级指挥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主管护师</w:t>
+              <w:t>三级指挥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>护师</w:t>
+              <w:t>四级指挥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10993,254 +17774,1121 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任药师</w:t>
+              <w:t>一级作曲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任药师</w:t>
+              <w:t>二级作曲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主管药师</w:t>
+              <w:t>三级作曲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>药师</w:t>
+              <w:t>四级作曲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>药士</w:t>
-            </w:r>
+              <w:t>一级作词</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级作词</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级作词</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级作词</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级摄影（摄像）师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级摄影（摄像）师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级摄影（摄像）师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级摄影（摄像）师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级舞美设计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级舞美设计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级舞美设计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级舞美设计师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11307,918 +18955,828 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任技师</w:t>
+              <w:t>一级艺术创意设计师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任技师</w:t>
+              <w:t>二级艺术创意设计师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主管技师</w:t>
+              <w:t>三级艺术创意设计师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>技师</w:t>
+              <w:t>四级艺术创意设计师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>一级演出监督</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>法医技术</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>二级演出监督</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任法医师</w:t>
+              <w:t>三级演出监督</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副主任法医师</w:t>
-[...93 lines deleted...]
-              <w:t>法医师</w:t>
+              <w:t>四级演出监督</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>一级舞台技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>体育专业人员</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>二级舞台技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>国家级教练</w:t>
+              <w:t>三级舞台技术</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级教练</w:t>
-[...93 lines deleted...]
-              <w:t>初级教练</w:t>
+              <w:t>四级舞台技术</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -12285,863 +19843,1526 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级运动防护师</w:t>
+              <w:t>一级录音师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级运动防护师</w:t>
+              <w:t>二级录音师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>中级运动防护师</w:t>
+              <w:t>三级录音师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>初级运动防护师</w:t>
+              <w:t>四级录音师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>一级剪辑师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>新闻</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>二级剪辑师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级记者</w:t>
+              <w:t>三级剪辑师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任记者</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>四级剪辑师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>记者</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理记者</w:t>
+              <w:t>美术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级美术师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级美术师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...55 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级编辑</w:t>
-[...13 lines deleted...]
-            <w:noWrap/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任编辑</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>律师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>编辑</w:t>
+              <w:t>一级律师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理编辑</w:t>
+              <w:t>二级律师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级律师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级律师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>公证员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级公证员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级公证员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级公证员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>四级公证员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13151,11387 +21372,3215 @@
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>播音</w:t>
+              <w:t>盲人医疗按摩</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>播音指导</w:t>
+              <w:t>主任医疗按摩师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>主任播音员主持人</w:t>
+              <w:t>副主任医疗按摩师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>一级播音员主持人</w:t>
+              <w:t>主治医疗按摩师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>二级播音员主持人</w:t>
+              <w:t>医疗按摩师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>医疗按摩士</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>工程技术</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级工程师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>高级工程师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>工程师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>助理工程师</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>技术员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>翻译</w:t>
+              <w:t>船舶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>译审</w:t>
+              <w:t>正高级船长</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>一级翻译</w:t>
+              <w:t>高级船长</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>二级翻译</w:t>
+              <w:t>中级驾驶员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>三级翻译</w:t>
+              <w:t>助理驾驶员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>驾驶员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级轮机长</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>出版</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级轮机长</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>编审</w:t>
+              <w:t>中级轮机员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副编审</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>助理轮机员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>编辑</w:t>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:t>轮机员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级船舶电子员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>档案</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级船舶电子员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>研究馆员</w:t>
+              <w:t>中级船舶电子员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>副研究馆员</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>助理船舶电子员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>馆员</w:t>
-[...93 lines deleted...]
-              <w:t>管理员</w:t>
+              <w:t>船舶电子员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>正高级引航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>文学创作</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1816" w:type="dxa"/>
+              <w:t>高级引航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>文学创作一级</w:t>
+              <w:t>中级引航员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>文学创作二级</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:t>助理引航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>文学创作三级</w:t>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:t>引航员</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>工艺美术</w:t>
+              <w:t>飞行员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>正高级工艺美术师</w:t>
+              <w:t>正高级飞行员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>高级工艺美术师</w:t>
+              <w:t>一级飞行员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>工艺美术师</w:t>
+              <w:t>二级飞行员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>助理工艺美术师</w:t>
+              <w:t>三级飞行员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>工艺美术员</w:t>
-            </w:r>
+              <w:t>正高级领航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级领航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级领航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级领航员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级飞行通信员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级飞行通信员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级飞行通信员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级飞行通信员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>正高级飞行机械员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一级飞行机械员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>二级飞行机械员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>三级飞行机械员</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...9364 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29843,85 +29892,86 @@
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>和继续教育工作咨询电话</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="9"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="13"/>
+        <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1716"/>
         <w:gridCol w:w="2590"/>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="3741"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -30080,50 +30130,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>网址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1241" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
@@ -30365,50 +30416,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>http://rsj.weihai.gov.cn/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -30651,50 +30703,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -30893,50 +30946,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>http://www.wendeng.gov.cn/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -31150,50 +31204,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -31436,50 +31491,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -31649,50 +31705,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>http://www.whctp.gov.cn/index.html</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -31873,50 +31930,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>-通知公告http://www.eweihai.gov.cn/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -32086,50 +32144,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>http://www.wip.gov.cn/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -33775,66 +33834,66 @@
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>481330</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2868295</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3672840" cy="2054225"/>
             <wp:effectExtent l="0" t="0" r="10160" b="3175"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17" name="图片 17"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17" name="图片 17"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="true"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="false"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3672840" cy="2054225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
@@ -35375,51 +35434,51 @@
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:instrText xml:space="preserve">HYPERLINK"https://www.chsi.com.cn/"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="11"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>https://www.chsi.com.cn/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
@@ -35473,51 +35532,51 @@
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>中国学位与研究生教育信息网</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="11"/>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>http://w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
@@ -40922,51 +40981,72 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>数据上报后，单位审核人员应随时登陆系统，查看审核信息，并按审</w:t>
+        <w:t>数据上报后，单位审核人员应随时登录</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>系统，查看审核信息，并按审</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
@@ -41124,213 +41204,192 @@
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>若通过评审，通过人员可登录个人账号，在“我的申报信息”页面“证书状态”列显示“下载证书”的，可自行打印电子证书（不再发放纸质职称证书）。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1984" w:right="1417" w:bottom="1701" w:left="1417" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="none" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:sz="0" w:space="0"/>
       </w:pgBorders>
       <w:cols w:space="0" w:num="1"/>
       <w:rtlGutter w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="7A"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BD1374D2-D537-4C93-A0FC-1E47EE0AB648}"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="02000609000000000000"/>
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="20000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{1108F7BD-606C-4549-A7A3-13B7DBA3F92E}"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="184F6CFA" w:usb2="00000012" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="184F6CF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00160001" w:csb1="12030000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{B95A99E5-1754-4CAE-AF3B-DC98B96AAEF4}"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{0CCDC3F7-F47B-4D9A-945D-F388C5BA5139}"/>
   </w:font>
   <w:font w:name="楷体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E7006EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="0400200C" w:csb0="600001FF" w:csb1="DFFF0000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E7875DEB-CC19-45C4-8EAD-93A06190AD37}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="true"/>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
@@ -41362,62 +41421,62 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="false" anchor="t" anchorCtr="false" forceAA="false" upright="false" compatLnSpc="true">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsFBgAAAAAAAAAAAAAAAAAAAAAAAFBLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAGRycy9Q&#10;SwMEFAAAAAgAh07iQLNJWO7QAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxNj0FLw0AQhe+C/2EZ&#10;oTe7aSsSYjYFS9OjYOPB4zY7JtHd2bC7TeO/dxRBL8M83vDme+V2dlZMGOLgScFqmYFAar0ZqFPw&#10;0tS3OYiYNBltPaGCT4ywra6vSl0Yf6FnnI6pExxCsdAK+pTGQsrY9uh0XPoRib03H5xOLEMnTdAX&#10;DndWrrPsXjo9EH/o9Yi7HtuP49kp2NVNEyaMwb7iod68Pz3e4X5WanGzyh5AJJzT3zF84zM6VMx0&#10;8mcyUVgFXCT9TPbWec7y9LvIqpT/6asvUEsDBBQAAAAIAIdO4kAmGtJuGgIAACkEAAAOAAAAZHJz&#10;L2Uyb0RvYy54bWytU8uO0zAU3SPxD5b3NG0Ro6pqOiozKkKqmJEGxNp17CaSX7LdJuUD4A9YsWHP&#10;d/U7OHaTFgErxMa51/f6Ps45Wdx2WpGD8KGxpqST0ZgSYbitGrMr6Yf36xczSkJkpmLKGlHSowj0&#10;dvn82aJ1czG1tVWV8ARFTJi3rqR1jG5eFIHXQrMwsk4YBKX1mkW4fldUnrWorlUxHY9vitb6ynnL&#10;RQi4vT8H6TLXl1Lw+CBlEJGokmK2mE+fz206i+WCzXeeubrh/RjsH6bQrDFoeil1zyIje9/8UUo3&#10;3NtgZRxxqwsrZcNF3gHbTMa/bfNUMyfyLgAnuAtM4f+V5e8Oj540FbijxDANik5fv5y+/Th9/0wm&#10;CZ7WhTmynhzyYvfadiWNfi+GUMB9WryTXqcvViJIAdbHC76ii4TjcjKbzmZjhDhig4MWxfW58yG+&#10;EVaTZJTUg8CMKztsQjynDimpm7HrRqlMojKkLenNy1fj/OASQXFl0CPtcR42WbHbdv1yW1sdsZu3&#10;Z3EEx9cNmm9YiI/MQw0YGAqPDziksmhie4uS2vpPf7tP+SAJUUpaqKukBvKnRL01IC8JcTD8YGwH&#10;w+z1nYVcQQhmySYe+KgGU3qrP0L2q9RDMhVQmBmObqBmMO8ivD6I34eL1eri751vdvX1MaToWNyY&#10;J8d7chO2wa32Efhm2BNmZ6B6KKHHTFz/7yTB/+rnrOsfvvwJUEsDBAoAAAAAAIdO4kAAAAAAAAAA&#10;AAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOl&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5&#10;RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxg&#10;ZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R&#10;5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQ&#10;xfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+&#10;w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAA&#10;AAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAmQQAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB7AwAAX3JlbHMvUEsBAhQA&#10;FAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAnwMAAF9yZWxzLy5yZWxzUEsBAhQA&#10;CgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAFgAAAGRycy9QSwECFAAUAAAACACH&#10;TuJAs0lY7tAAAAAFAQAADwAAAAAAAAABACAAAAA4AAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAA&#10;AAgAh07iQCYa0m4aAgAAKQQAAA4AAAAAAAAAAQAgAAAANQEAAGRycy9lMm9Eb2MueG1sUEsFBgAA&#10;AAAGAAYAWQEAAMEFAAAAAA==&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQErbzf8SAgAAEwQAAA4AAABkcnMvZTJvRG9jLnhtbK1Ty47TMBTdI/EP&#10;lvc0aRGjqmo6KjMqQqqYkQpi7TpOE8kv2W6T8gHwB6zYsOe7+h0cO0kHASvExr6+73vu8fK2U5Kc&#10;hPON0QWdTnJKhOambPShoB/eb17MKfGB6ZJJo0VBz8LT29XzZ8vWLsTM1EaWwhEk0X7R2oLWIdhF&#10;lnleC8X8xFihYayMUyzg6Q5Z6ViL7Epmszy/yVrjSusMF95De98b6SrlryrBw0NVeRGILCh6C+l0&#10;6dzHM1st2eLgmK0bPrTB/qELxRqNotdU9ywwcnTNH6lUw53xpgoTblRmqqrhIs2Aaab5b9PsamZF&#10;mgXgeHuFyf+/tPzd6dGRpsTuKNFMYUWXr18u335cvn8m0whPa/0CXjsLv9C9Nl10HfQeyjh1VzkV&#10;b8xDYAfQ5yu4oguEx6D5bD7PYeKwjQ/kyZ7CrfPhjTCKRKGgDttLoLLT1ofedXSJ1bTZNFJCzxZS&#10;k7agNy9f5SngakFyqVEjDtE3G6XQ7bthgr0pzxjMmZ4Z3vJNg+Jb5sMjc6ACGga9wwOOShoUMYNE&#10;SW3cp7/poz82BCslLahVUA3uUyLfamwusnAU3CjsR0Ef1Z0BV7EN9JJEBLggR7FyRn0E59exBkxM&#10;c1QqaBjFu9DTG3+Gi/U6OR2taw51HwDeWRa2emd5LBPR83Z9DAAzYRwB6lEZcAPz0paGXxKp/es7&#10;eT395dVPUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCK&#10;FGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMa&#10;W0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7&#10;My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfS&#10;zH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zr&#10;j1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyV&#10;kUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjY&#10;OqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBC&#10;TMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5&#10;Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSx&#10;utaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAg&#10;AAAAewQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAA&#10;AAAAAAAAABAAAABdAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAA&#10;AQAgAAAAgQMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAA&#10;AAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAAAAAFAQAADwAAAAAAAAABACAAAAAi&#10;AAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQErbzf8SAgAAEwQAAA4AAAAAAAAAAQAg&#10;AAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAAKMFAAAAAA==&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="5"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-CN"/>
@@ -41436,51 +41495,51 @@
                         <w:rFonts w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="5F435E74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F435E74"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="第%1章"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="§%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -41587,62 +41646,62 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="89"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:bordersDoNotSurroundHeader w:val="false"/>
-  <w:bordersDoNotSurroundFooter w:val="false"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
-  <w:noPunctuationKerning w:val="true"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiNzJhMzJlYTM5MWRlMDMxNTRmZWNjYWYwOTRkNWNkYjMifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="27933056"/>
     <w:rsid w:val="00037FDE"/>
     <w:rsid w:val="00F46AE6"/>
@@ -41703,50 +41762,51 @@
     <w:rsid w:val="27933056"/>
     <w:rsid w:val="27CF1D6A"/>
     <w:rsid w:val="28502F16"/>
     <w:rsid w:val="296C0A70"/>
     <w:rsid w:val="2974330B"/>
     <w:rsid w:val="29B2144F"/>
     <w:rsid w:val="2B783ADC"/>
     <w:rsid w:val="2C8634B3"/>
     <w:rsid w:val="2D3A3A7D"/>
     <w:rsid w:val="2E4048CF"/>
     <w:rsid w:val="2E8D2579"/>
     <w:rsid w:val="2F3C4604"/>
     <w:rsid w:val="2F967065"/>
     <w:rsid w:val="304F693B"/>
     <w:rsid w:val="30985E32"/>
     <w:rsid w:val="30BF3F2E"/>
     <w:rsid w:val="30F71E5C"/>
     <w:rsid w:val="31465870"/>
     <w:rsid w:val="31FA2AA0"/>
     <w:rsid w:val="3397365D"/>
     <w:rsid w:val="33DC541F"/>
     <w:rsid w:val="35F24F02"/>
     <w:rsid w:val="377575B1"/>
     <w:rsid w:val="381E266A"/>
     <w:rsid w:val="38E95019"/>
+    <w:rsid w:val="38EE56F6"/>
     <w:rsid w:val="395E06FD"/>
     <w:rsid w:val="39A045B9"/>
     <w:rsid w:val="39A5671D"/>
     <w:rsid w:val="3A914FF9"/>
     <w:rsid w:val="3B7F65AA"/>
     <w:rsid w:val="3BAB3B6A"/>
     <w:rsid w:val="3BEC3DA2"/>
     <w:rsid w:val="3C964C73"/>
     <w:rsid w:val="3CA26C7D"/>
     <w:rsid w:val="3D201670"/>
     <w:rsid w:val="3D235BEA"/>
     <w:rsid w:val="3D286217"/>
     <w:rsid w:val="3D8E72B0"/>
     <w:rsid w:val="3DB27D9D"/>
     <w:rsid w:val="3DD41D7B"/>
     <w:rsid w:val="3DD46F81"/>
     <w:rsid w:val="3DE048E8"/>
     <w:rsid w:val="3E0B26A3"/>
     <w:rsid w:val="40B773FE"/>
     <w:rsid w:val="425B5CE7"/>
     <w:rsid w:val="436A70D2"/>
     <w:rsid w:val="43E24BAA"/>
     <w:rsid w:val="442734D3"/>
     <w:rsid w:val="45570670"/>
     <w:rsid w:val="490048A8"/>
@@ -41828,51 +41888,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
       <v:fill on="t" focussize="0,0"/>
       <v:stroke color="#000000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
@@ -42150,62 +42210,63 @@
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="10">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="8">
+  <w:style w:type="table" w:default="1" w:styleId="12">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
+      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:eastAsia="仿宋_GB2312"/>
       <w:b/>
       <w:i/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
@@ -42240,107 +42301,112 @@
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="9">
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="333333"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="10">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="13">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="8"/>
+    <w:basedOn w:val="12"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
     </w:tblPr>
-  </w:style>
-[...24 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="bsharetext"/>
-    <w:basedOn w:val="10"/>
+    <w:basedOn w:val="8"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -42417,101 +42483,101 @@
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="true">
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="false"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="true">
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="false"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
@@ -42520,121 +42586,121 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="true">
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="false"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>25</Pages>
   <Words>14686</Words>
   <Characters>15529</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15651</CharactersWithSpaces>
-  <Application>WPS Office_11.8.2.9980_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_11.8.2.7978_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>张文倩</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.8.2.9980</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.7978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5006A13396E74ACCAFA4A54A47190476</vt:lpwstr>
   </property>
 </Properties>
 </file>